--- v0 (2026-03-18)
+++ v1 (2026-05-25)
@@ -1,91 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nostojic\Desktop\Ljetni raspored 2025 - 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nostojic\Desktop\EVIDENCIJA STUDIJA - MONICA\3 NASTAVA\Raspored\2025 - 2026\Ljetni raspored 2025 - 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3542C877-3089-42E3-AC9D-A1E3979CE57A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{180015C9-00C5-4AD3-BD72-C55D618E1E5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="885" firstSheet="1" activeTab="12" xr2:uid="{105CB6C7-BC4F-4115-AE76-EC532914ED41}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="885" firstSheet="2" activeTab="12" xr2:uid="{105CB6C7-BC4F-4115-AE76-EC532914ED41}"/>
   </bookViews>
   <sheets>
     <sheet name="2.3. - 8.3.2026." sheetId="61" r:id="rId1"/>
     <sheet name="9.3. - 15.3.2026." sheetId="65" r:id="rId2"/>
     <sheet name="16.3. - 22.3.2026." sheetId="66" r:id="rId3"/>
     <sheet name="23.3. - 29.3.2026. " sheetId="67" r:id="rId4"/>
     <sheet name="30.3. - 5.4.2026." sheetId="68" r:id="rId5"/>
     <sheet name="6.4. - 12.4.2026." sheetId="69" r:id="rId6"/>
     <sheet name="13.4. - 19.4.2026." sheetId="70" r:id="rId7"/>
     <sheet name="20.4.-26.4.2026." sheetId="71" r:id="rId8"/>
     <sheet name="27.4. - 3.5.2026." sheetId="72" r:id="rId9"/>
     <sheet name="4.5. - 10.5.2026." sheetId="73" r:id="rId10"/>
     <sheet name="11.5. - 17.5.2026." sheetId="74" r:id="rId11"/>
     <sheet name="18.5. - 24.5.2026." sheetId="75" r:id="rId12"/>
     <sheet name="25.5. - 31.5.2026." sheetId="76" r:id="rId13"/>
+    <sheet name="zadnji tjedan nastave" sheetId="78" r:id="rId14"/>
+    <sheet name="ZADNJI TJEDAN" sheetId="77" r:id="rId15"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="50">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>15:30 - 16:15</t>
   </si>
   <si>
     <t>10:00 - 10:15</t>
   </si>
   <si>
     <t>10:15 - 11:00</t>
   </si>
   <si>
     <t>11:45 - 12:30</t>
   </si>
   <si>
     <t>12:30 - 14:00</t>
   </si>
   <si>
     <t>14:00 - 14:45</t>
   </si>
   <si>
     <t>14:45 - 15:30</t>
   </si>
   <si>
@@ -170,50 +174,71 @@
     <t>GOSTUJUĆE PREDAVANJE</t>
   </si>
   <si>
     <t>OSNOVE EKONOMIKE PODUZEĆA</t>
   </si>
   <si>
     <t>USKRS</t>
   </si>
   <si>
     <t>USKRŠNJI PONEDJELJAK</t>
   </si>
   <si>
     <t>PILC</t>
   </si>
   <si>
     <t>1. MAJ</t>
   </si>
   <si>
     <t>IPWeek</t>
   </si>
   <si>
     <t xml:space="preserve">SPORT I REKREACIJA </t>
   </si>
   <si>
     <t>PU - II SEMESTAR - Akademska godina 2025/2026 - 1. GODINA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OSNOVE INFORMATIKE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OSNOVE INFORMATIKE 18.45 - 19.30 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">STRUČNA PRAKSA GOSTUJUĆE (18:00 - 18.45) </t>
+  </si>
+  <si>
+    <t>,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.6. - 6.6.2026. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">POTREBNO NADODATI - NADOKNADE - KOLOKVIJI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNLOCK - nadodati info </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -317,51 +342,51 @@
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="72"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="13">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -390,52 +415,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF6C3FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="17">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -583,55 +614,77 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -748,50 +801,66 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -816,70 +885,82 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1153,50 +1234,54 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1206,134 +1291,134 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33C3F4E3-10D0-4B17-9D53-09DBFA29888D}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="2"/>
     </row>
@@ -1651,388 +1736,388 @@
   <mergeCells count="9">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DF46A42-339C-4756-BCDB-DC7BED0D9A73}">
   <sheetPr codeName="Sheet10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:H40"/>
+      <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="65"/>
-[...4 lines deleted...]
-      <c r="H7" s="66"/>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="72"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="67"/>
-[...5 lines deleted...]
-      <c r="H8" s="69"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="67"/>
-[...5 lines deleted...]
-      <c r="H9" s="69"/>
+      <c r="B9" s="73"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="74"/>
+      <c r="H9" s="75"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="67"/>
-[...5 lines deleted...]
-      <c r="H10" s="69"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="74"/>
+      <c r="H10" s="75"/>
     </row>
     <row r="11" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="67"/>
-[...5 lines deleted...]
-      <c r="H11" s="69"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="74"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="74"/>
+      <c r="H11" s="75"/>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="67"/>
-[...5 lines deleted...]
-      <c r="H12" s="69"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="74"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="75"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="67"/>
-[...5 lines deleted...]
-      <c r="H13" s="69"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="75"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="67"/>
-[...5 lines deleted...]
-      <c r="H14" s="69"/>
+      <c r="B14" s="73"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="75"/>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="67"/>
-[...5 lines deleted...]
-      <c r="H15" s="69"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="74"/>
+      <c r="D15" s="74"/>
+      <c r="E15" s="74"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="74"/>
+      <c r="H15" s="75"/>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8"/>
-      <c r="B16" s="67"/>
-[...5 lines deleted...]
-      <c r="H16" s="69"/>
+      <c r="B16" s="73"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="74"/>
+      <c r="E16" s="74"/>
+      <c r="F16" s="74"/>
+      <c r="G16" s="74"/>
+      <c r="H16" s="75"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="67"/>
-[...5 lines deleted...]
-      <c r="H17" s="69"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="75"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="67"/>
-[...5 lines deleted...]
-      <c r="H18" s="69"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="74"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="75"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="67"/>
-[...5 lines deleted...]
-      <c r="H19" s="69"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="74"/>
+      <c r="H19" s="75"/>
     </row>
     <row r="20" spans="1:12" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="67"/>
-[...5 lines deleted...]
-      <c r="H20" s="69"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="75"/>
     </row>
     <row r="21" spans="1:12" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="67"/>
-[...5 lines deleted...]
-      <c r="H21" s="69"/>
+      <c r="B21" s="73"/>
+      <c r="C21" s="74"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="75"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="67"/>
-[...5 lines deleted...]
-      <c r="H22" s="69"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="75"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="67"/>
-[...5 lines deleted...]
-      <c r="H23" s="69"/>
+      <c r="B23" s="73"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="74"/>
+      <c r="F23" s="74"/>
+      <c r="G23" s="74"/>
+      <c r="H23" s="75"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="67"/>
-[...5 lines deleted...]
-      <c r="H24" s="69"/>
+      <c r="B24" s="73"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="75"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="67"/>
-[...5 lines deleted...]
-      <c r="H25" s="69"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="75"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
-      <c r="B26" s="70"/>
-[...5 lines deleted...]
-      <c r="H26" s="72"/>
+      <c r="B26" s="76"/>
+      <c r="C26" s="77"/>
+      <c r="D26" s="77"/>
+      <c r="E26" s="77"/>
+      <c r="F26" s="77"/>
+      <c r="G26" s="77"/>
+      <c r="H26" s="78"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
     </row>
     <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23" t="s">
         <v>27</v>
       </c>
@@ -2049,147 +2134,147 @@
   <mergeCells count="10">
     <mergeCell ref="B7:H26"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7C9AA16-1D06-41A8-B197-FE14D7FD8602}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23:E24"/>
+      <selection activeCell="F20" sqref="F20:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
@@ -2347,143 +2432,142 @@
       <c r="E19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F20" s="28"/>
+      <c r="F20" s="51" t="s">
+        <v>30</v>
+      </c>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F21" s="28"/>
+      <c r="F21" s="51" t="s">
+        <v>30</v>
+      </c>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="38" t="s">
+      <c r="C23" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="D23" s="51" t="s">
+      <c r="D23" s="36"/>
+      <c r="E23" s="87" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="62" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="27"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="D24" s="51" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="63"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="88"/>
       <c r="F24" s="27"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
-      <c r="E25" s="42"/>
+      <c r="E25" s="63"/>
       <c r="F25" s="27"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="32"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
     </row>
     <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
@@ -2530,147 +2614,147 @@
   <mergeCells count="10">
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81ACE56B-2AED-446C-8F17-82A0E9928660}">
   <sheetPr codeName="Sheet12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection activeCell="F20" sqref="F20:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
@@ -2828,129 +2912,126 @@
       <c r="E19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F20" s="28"/>
+      <c r="F20" s="51" t="s">
+        <v>30</v>
+      </c>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F21" s="28"/>
+      <c r="F21" s="51" t="s">
+        <v>30</v>
+      </c>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="D23" s="51" t="s">
+      <c r="E23" s="68" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="62" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="27"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="43"/>
-      <c r="D24" s="51" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="63"/>
+      <c r="E24" s="69"/>
       <c r="F24" s="27"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
       <c r="E25" s="42"/>
       <c r="F25" s="27"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="32"/>
@@ -2994,147 +3075,149 @@
   <mergeCells count="10">
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C517EB0A-0E29-4E73-B99F-0EEB10CB1CE3}">
   <sheetPr codeName="Sheet13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23:E24"/>
+      <selection activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
-      <c r="E3" s="12"/>
+      <c r="E3" s="12" t="s">
+        <v>49</v>
+      </c>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
@@ -3349,85 +3432,79 @@
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="D23" s="51" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="62" t="s">
+      <c r="D23" s="43"/>
+      <c r="E23" s="68" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="27"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B24" s="43"/>
       <c r="C24" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="D24" s="51" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="63"/>
+      <c r="D24" s="43"/>
+      <c r="E24" s="69"/>
       <c r="F24" s="27"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
-      <c r="D25" s="27"/>
+      <c r="D25" s="18"/>
       <c r="E25" s="42"/>
       <c r="F25" s="27"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="32"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
     </row>
@@ -3449,158 +3526,609 @@
       </c>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="24"/>
       <c r="H30" s="25"/>
     </row>
     <row r="33" spans="1:1" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F863957A-B411-40A7-AF56-B5E35B18D701}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L33"/>
+  <sheetViews>
+    <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="14.7109375" customWidth="1"/>
+    <col min="2" max="4" width="40.85546875" customWidth="1"/>
+    <col min="5" max="5" width="41.7109375" customWidth="1"/>
+    <col min="6" max="7" width="40.85546875" customWidth="1"/>
+    <col min="8" max="8" width="30.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+    </row>
+    <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A2" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+    </row>
+    <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3" s="21"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F4" s="5"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="6"/>
+    </row>
+    <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" s="66" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+    </row>
+    <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+    </row>
+    <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+    </row>
+    <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="H10" s="40"/>
+    </row>
+    <row r="11" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+    </row>
+    <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+    </row>
+    <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+    </row>
+    <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+    </row>
+    <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+    </row>
+    <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+    </row>
+    <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+    </row>
+    <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+    </row>
+    <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="1"/>
+      <c r="H19" s="40"/>
+    </row>
+    <row r="20" spans="1:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="43"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+    </row>
+    <row r="21" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="43"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="L21" s="35"/>
+    </row>
+    <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+    </row>
+    <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="43"/>
+      <c r="C23" s="57"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="90"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+    </row>
+    <row r="24" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="43"/>
+      <c r="C24" s="43"/>
+      <c r="D24" s="43"/>
+      <c r="E24" s="90"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+    </row>
+    <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="43"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+    </row>
+    <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>0.85416666666666663</v>
+      </c>
+      <c r="B26" s="32"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+    </row>
+    <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
+      <c r="B29" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="25"/>
+    </row>
+    <row r="30" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
+      <c r="B30" s="23"/>
+      <c r="C30" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="25"/>
+    </row>
+    <row r="33" spans="1:1" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="26"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DB38EF9-218A-4440-95CA-A8AD2D59582A}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:J31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08D14C36-4F8C-4928-B170-5313BDCB558F}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="2"/>
     </row>
@@ -3826,71 +4354,71 @@
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="62" t="s">
+      <c r="E23" s="68" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="27"/>
       <c r="G23" s="1"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E24" s="63"/>
+      <c r="E24" s="69"/>
       <c r="F24" s="27"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
       <c r="E25" s="42"/>
       <c r="F25" s="27"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="32"/>
       <c r="G26" s="33"/>
@@ -3933,148 +4461,148 @@
   <mergeCells count="10">
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC7FD893-5698-41CB-877A-95271169A9E9}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="2" max="2" width="41.5703125" customWidth="1"/>
     <col min="3" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="2"/>
     </row>
@@ -4222,51 +4750,51 @@
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="2"/>
     </row>
-    <row r="20" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="55" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
@@ -4300,69 +4828,69 @@
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="62" t="s">
+      <c r="E23" s="68" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="27"/>
       <c r="G23" s="1"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="43"/>
       <c r="D24" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E24" s="63"/>
+      <c r="E24" s="69"/>
       <c r="F24" s="27"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
       <c r="E25" s="42"/>
       <c r="F25" s="27"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="32"/>
@@ -4419,422 +4947,422 @@
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D7369E0-367F-4D2C-A963-BB287CC0A76C}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
-      <c r="E7" s="64" t="s">
+      <c r="E7" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="F7" s="65"/>
-      <c r="G7" s="66"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="72"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
-      <c r="E8" s="67"/>
-[...1 lines deleted...]
-      <c r="G8" s="69"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="75"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="29"/>
-      <c r="E9" s="67"/>
-[...1 lines deleted...]
-      <c r="G9" s="69"/>
+      <c r="E9" s="73"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="75"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="67"/>
-[...1 lines deleted...]
-      <c r="G10" s="69"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="75"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="29"/>
-      <c r="E11" s="67"/>
-[...1 lines deleted...]
-      <c r="G11" s="69"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="75"/>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
-      <c r="E12" s="67"/>
-[...1 lines deleted...]
-      <c r="G12" s="69"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="75"/>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
-      <c r="E13" s="67"/>
-[...1 lines deleted...]
-      <c r="G13" s="69"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="75"/>
       <c r="H13" s="36"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="E14" s="67"/>
-[...1 lines deleted...]
-      <c r="G14" s="69"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="75"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
-      <c r="E15" s="67"/>
-[...1 lines deleted...]
-      <c r="G15" s="69"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="75"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
-      <c r="E16" s="67"/>
-[...1 lines deleted...]
-      <c r="G16" s="69"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="74"/>
+      <c r="G16" s="75"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
-      <c r="E17" s="67"/>
-[...1 lines deleted...]
-      <c r="G17" s="69"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="75"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
-      <c r="E18" s="67"/>
-[...1 lines deleted...]
-      <c r="G18" s="69"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="75"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E19" s="67"/>
-[...1 lines deleted...]
-      <c r="G19" s="69"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="75"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="E20" s="67"/>
-[...1 lines deleted...]
-      <c r="G20" s="69"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="75"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="E21" s="67"/>
-[...1 lines deleted...]
-      <c r="G21" s="69"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="75"/>
       <c r="H21" s="2"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="E22" s="67"/>
-[...1 lines deleted...]
-      <c r="G22" s="69"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="75"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="67"/>
-[...1 lines deleted...]
-      <c r="G23" s="69"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="74"/>
+      <c r="G23" s="75"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E24" s="67"/>
-[...1 lines deleted...]
-      <c r="G24" s="69"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="75"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
-      <c r="E25" s="67"/>
-[...1 lines deleted...]
-      <c r="G25" s="69"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="75"/>
       <c r="H25" s="18"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
-      <c r="E26" s="70"/>
-[...1 lines deleted...]
-      <c r="G26" s="72"/>
+      <c r="E26" s="76"/>
+      <c r="F26" s="77"/>
+      <c r="G26" s="78"/>
       <c r="H26" s="7"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
     </row>
     <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23" t="s">
         <v>27</v>
@@ -4865,450 +5393,450 @@
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7858E4E9-D386-4716-B1EB-6D6406FE571C}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L41"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="18"/>
       <c r="G7" s="1"/>
-      <c r="H7" s="73" t="s">
+      <c r="H7" s="79" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="18"/>
       <c r="G8" s="1"/>
-      <c r="H8" s="74"/>
+      <c r="H8" s="80"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="29"/>
       <c r="E9" s="30"/>
       <c r="F9" s="18"/>
       <c r="G9" s="28"/>
-      <c r="H9" s="74"/>
+      <c r="H9" s="80"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="22" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="H10" s="74"/>
+      <c r="H10" s="80"/>
     </row>
     <row r="11" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="18"/>
       <c r="G11" s="28"/>
-      <c r="H11" s="74"/>
+      <c r="H11" s="80"/>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="29"/>
       <c r="F12" s="18"/>
       <c r="G12" s="28"/>
-      <c r="H12" s="74"/>
+      <c r="H12" s="80"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="27"/>
       <c r="G13" s="28"/>
-      <c r="H13" s="74"/>
+      <c r="H13" s="80"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="H14" s="74"/>
+      <c r="H14" s="80"/>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
-      <c r="H15" s="74"/>
+      <c r="H15" s="80"/>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8"/>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="1"/>
       <c r="F16" s="27"/>
       <c r="G16" s="28"/>
-      <c r="H16" s="74"/>
+      <c r="H16" s="80"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="1"/>
       <c r="F17" s="27"/>
       <c r="G17" s="28"/>
-      <c r="H17" s="74"/>
+      <c r="H17" s="80"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="1"/>
       <c r="F18" s="27"/>
       <c r="G18" s="28"/>
-      <c r="H18" s="74"/>
+      <c r="H18" s="80"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="22" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="H19" s="74"/>
+      <c r="H19" s="80"/>
     </row>
     <row r="20" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="55" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="27"/>
       <c r="G20" s="28"/>
-      <c r="H20" s="74"/>
+      <c r="H20" s="80"/>
     </row>
     <row r="21" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="55" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="27"/>
       <c r="G21" s="28"/>
-      <c r="H21" s="74"/>
+      <c r="H21" s="80"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="H22" s="74"/>
+      <c r="H22" s="80"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="62" t="s">
+      <c r="E23" s="68" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="27"/>
       <c r="G23" s="1"/>
-      <c r="H23" s="74"/>
+      <c r="H23" s="80"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="43"/>
       <c r="D24" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="E24" s="63"/>
+      <c r="E24" s="69"/>
       <c r="F24" s="27"/>
       <c r="G24" s="1"/>
-      <c r="H24" s="74"/>
+      <c r="H24" s="80"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
       <c r="E25" s="42"/>
       <c r="F25" s="27"/>
       <c r="G25" s="18"/>
-      <c r="H25" s="74"/>
+      <c r="H25" s="80"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="41"/>
       <c r="G26" s="33"/>
-      <c r="H26" s="75"/>
+      <c r="H26" s="81"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
     </row>
     <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23" t="s">
         <v>27</v>
       </c>
@@ -5342,409 +5870,409 @@
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFD05E2C-F72E-46C9-83AB-F7A993738035}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="A29" sqref="A29:H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="76" t="s">
+      <c r="B7" s="82" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="39"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="77"/>
+      <c r="B8" s="83"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="39"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="77"/>
+      <c r="B9" s="83"/>
       <c r="C9" s="1"/>
       <c r="D9" s="28"/>
       <c r="E9" s="1"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="39"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="77"/>
+      <c r="B10" s="83"/>
       <c r="C10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="39"/>
     </row>
     <row r="11" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="77"/>
+      <c r="B11" s="83"/>
       <c r="C11" s="1"/>
       <c r="D11" s="28"/>
       <c r="E11" s="1"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="39"/>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="77"/>
+      <c r="B12" s="83"/>
       <c r="C12" s="1"/>
       <c r="D12" s="28"/>
       <c r="E12" s="1"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="77"/>
+      <c r="B13" s="83"/>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="39"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="77"/>
+      <c r="B14" s="83"/>
       <c r="C14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="39"/>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="77"/>
+      <c r="B15" s="83"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="39"/>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8"/>
-      <c r="B16" s="77"/>
+      <c r="B16" s="83"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="39"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="77"/>
+      <c r="B17" s="83"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="39"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="77"/>
+      <c r="B18" s="83"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="39"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="77"/>
+      <c r="B19" s="83"/>
       <c r="C19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="39"/>
     </row>
     <row r="20" spans="1:12" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="77"/>
+      <c r="B20" s="83"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="39"/>
     </row>
     <row r="21" spans="1:12" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="77"/>
+      <c r="B21" s="83"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="39"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="77"/>
+      <c r="B22" s="83"/>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="39"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="77"/>
+      <c r="B23" s="83"/>
       <c r="C23" s="27"/>
       <c r="D23" s="1"/>
       <c r="E23" s="27"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="39"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="77"/>
+      <c r="B24" s="83"/>
       <c r="C24" s="27"/>
       <c r="D24" s="1"/>
       <c r="E24" s="27"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="39"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="77"/>
+      <c r="B25" s="83"/>
       <c r="C25" s="27"/>
       <c r="D25" s="18"/>
       <c r="E25" s="27"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="39"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
-      <c r="B26" s="78"/>
+      <c r="B26" s="84"/>
       <c r="C26" s="32"/>
       <c r="D26" s="33"/>
       <c r="E26" s="32"/>
       <c r="F26" s="33"/>
       <c r="G26" s="33"/>
       <c r="H26" s="39"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
     </row>
     <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
@@ -5767,147 +6295,147 @@
   <mergeCells count="10">
     <mergeCell ref="B7:B26"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F60D158-5B0B-40EC-B7EB-E630FC669271}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23:E24"/>
+      <selection activeCell="F20" sqref="F20:F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
-    <col min="5" max="5" width="41.7109375" customWidth="1"/>
+    <col min="5" max="5" width="42.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="2"/>
     </row>
@@ -6071,317 +6599,314 @@
       </c>
       <c r="F19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F20" s="28"/>
+      <c r="F20" s="61" t="s">
+        <v>43</v>
+      </c>
       <c r="G20" s="28"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F21" s="28"/>
+      <c r="F21" s="51" t="s">
+        <v>30</v>
+      </c>
       <c r="G21" s="28"/>
       <c r="H21" s="2"/>
       <c r="L21" s="35"/>
     </row>
-    <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="E22" s="17" t="s">
+      <c r="E22" s="47" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="2"/>
     </row>
-    <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="38" t="s">
+      <c r="C23" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="D23" s="51" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="27"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="60" t="s">
+        <v>45</v>
+      </c>
       <c r="G23" s="1"/>
       <c r="H23" s="2"/>
     </row>
-    <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="D24" s="51" t="s">
-[...3 lines deleted...]
-      <c r="F24" s="27"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" s="43"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
-      <c r="D25" s="27"/>
-[...1 lines deleted...]
-      <c r="F25" s="27"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="46"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="32"/>
       <c r="G26" s="33"/>
       <c r="H26" s="7"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
     </row>
     <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23" t="s">
         <v>27</v>
       </c>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="24"/>
       <c r="H30" s="25"/>
     </row>
     <row r="33" spans="1:1" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A33" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="E23:E24"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3790EFA-96B3-43EB-BD9E-3AA5A2E7F4FE}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.140625" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="2"/>
     </row>
@@ -6545,132 +7070,129 @@
       </c>
       <c r="F19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F20" s="28"/>
+      <c r="F20" s="51" t="s">
+        <v>30</v>
+      </c>
       <c r="G20" s="28"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="F21" s="28"/>
+      <c r="F21" s="51" t="s">
+        <v>30</v>
+      </c>
       <c r="G21" s="28"/>
       <c r="H21" s="2"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="D23" s="51" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="62" t="s">
+      <c r="E23" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="F23" s="46"/>
       <c r="G23" s="1"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="51" t="s">
+      <c r="C24" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="43"/>
-[...4 lines deleted...]
-      <c r="F24" s="46"/>
+      <c r="D24" s="43"/>
+      <c r="E24" s="69"/>
+      <c r="F24" s="43"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
       <c r="E25" s="42"/>
       <c r="F25" s="27"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="32"/>
       <c r="G26" s="33"/>
@@ -6713,465 +7235,458 @@
   <mergeCells count="10">
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCF29CB8-C5F4-4DBE-BEA5-CC3C8C9554DD}">
   <sheetPr codeName="Sheet9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23:E24"/>
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="4" width="40.85546875" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" customWidth="1"/>
     <col min="6" max="7" width="40.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="58"/>
-[...8 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="59"/>
-[...7 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
     </row>
     <row r="3" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="20"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
       <c r="H3" s="13"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="5"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="61" t="s">
+      <c r="C5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="60" t="s">
+      <c r="E5" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="60" t="s">
+      <c r="G5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
-      <c r="B6" s="60"/>
-[...5 lines deleted...]
-      <c r="H6" s="60"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="79" t="s">
+      <c r="F7" s="85" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="80"/>
+      <c r="F8" s="86"/>
       <c r="G8" s="1"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="29"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="80"/>
+      <c r="F9" s="86"/>
       <c r="G9" s="28"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="80"/>
+      <c r="F10" s="86"/>
       <c r="G10" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="29"/>
       <c r="E11" s="18"/>
-      <c r="F11" s="80"/>
+      <c r="F11" s="86"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="18"/>
-      <c r="F12" s="80"/>
+      <c r="F12" s="86"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
-      <c r="F13" s="80"/>
+      <c r="F13" s="86"/>
       <c r="G13" s="28"/>
       <c r="H13" s="36"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="F14" s="80"/>
+      <c r="F14" s="86"/>
       <c r="G14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="1"/>
-      <c r="F15" s="80"/>
+      <c r="F15" s="86"/>
       <c r="G15" s="28"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="1"/>
-      <c r="F16" s="80"/>
+      <c r="F16" s="86"/>
       <c r="G16" s="28"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="1"/>
-      <c r="F17" s="80"/>
+      <c r="F17" s="86"/>
       <c r="G17" s="28"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="1"/>
-      <c r="F18" s="80"/>
+      <c r="F18" s="86"/>
       <c r="G18" s="28"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="80"/>
+      <c r="F19" s="86"/>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="E20" s="55" t="s">
+      <c r="E20" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="F20" s="80"/>
+      <c r="F20" s="86"/>
       <c r="G20" s="28"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="E21" s="55" t="s">
+      <c r="E21" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="F21" s="80"/>
+      <c r="F21" s="86"/>
       <c r="G21" s="28"/>
       <c r="H21" s="2"/>
       <c r="L21" s="35"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="80"/>
+      <c r="F22" s="86"/>
       <c r="G22" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="D23" s="51" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="62" t="s">
+      <c r="D23" s="43"/>
+      <c r="E23" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="F23" s="80"/>
+      <c r="F23" s="86"/>
       <c r="G23" s="1"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:12" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="51" t="s">
+      <c r="C24" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="50" t="s">
-[...6 lines deleted...]
-      <c r="F24" s="80"/>
+      <c r="D24" s="43"/>
+      <c r="E24" s="69"/>
+      <c r="F24" s="86"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="43"/>
       <c r="D25" s="27"/>
       <c r="E25" s="52"/>
-      <c r="F25" s="80"/>
+      <c r="F25" s="86"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
-      <c r="F26" s="80"/>
+      <c r="F26" s="86"/>
       <c r="G26" s="33"/>
       <c r="H26" s="7"/>
     </row>
     <row r="27" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
-      <c r="F27" s="80"/>
+      <c r="F27" s="86"/>
       <c r="G27" s="34"/>
     </row>
     <row r="29" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:12" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23" t="s">
         <v>27</v>
       </c>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="24"/>
       <c r="H30" s="25"/>
     </row>
     <row r="33" spans="1:1" ht="23.25" x14ac:dyDescent="0.2">
@@ -7185,63 +7700,65 @@
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="E23:E24"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>2.3. - 8.3.2026.</vt:lpstr>
       <vt:lpstr>9.3. - 15.3.2026.</vt:lpstr>
       <vt:lpstr>16.3. - 22.3.2026.</vt:lpstr>
       <vt:lpstr>23.3. - 29.3.2026. </vt:lpstr>
       <vt:lpstr>30.3. - 5.4.2026.</vt:lpstr>
       <vt:lpstr>6.4. - 12.4.2026.</vt:lpstr>
       <vt:lpstr>13.4. - 19.4.2026.</vt:lpstr>
       <vt:lpstr>20.4.-26.4.2026.</vt:lpstr>
       <vt:lpstr>27.4. - 3.5.2026.</vt:lpstr>
       <vt:lpstr>4.5. - 10.5.2026.</vt:lpstr>
       <vt:lpstr>11.5. - 17.5.2026.</vt:lpstr>
       <vt:lpstr>18.5. - 24.5.2026.</vt:lpstr>
       <vt:lpstr>25.5. - 31.5.2026.</vt:lpstr>
+      <vt:lpstr>zadnji tjedan nastave</vt:lpstr>
+      <vt:lpstr>ZADNJI TJEDAN</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zeljka.stimac</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>