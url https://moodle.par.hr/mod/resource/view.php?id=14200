--- v0 (2026-03-18)
+++ v1 (2026-05-25)
@@ -1,96 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nostojic\Desktop\Ljetni raspored 2025 - 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Stjepan Obad\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24FFB457-2C65-411E-882C-051D80C3AD5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{C58818B4-D0A0-4723-9FE5-E996A33341C5}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18615" windowHeight="7680" firstSheet="7" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="2.3. - 8.3.2026." sheetId="1" r:id="rId1"/>
     <sheet name="9.3. - 15.3.2026." sheetId="2" r:id="rId2"/>
     <sheet name="16.3. -22.3.2026." sheetId="3" r:id="rId3"/>
     <sheet name="23.3.-29.3.2026." sheetId="4" r:id="rId4"/>
     <sheet name="30.3. - 5.4.2026." sheetId="5" r:id="rId5"/>
     <sheet name="6.4. - 12.4.2026." sheetId="7" r:id="rId6"/>
     <sheet name="13.4.-19.4.2026." sheetId="9" r:id="rId7"/>
     <sheet name="20.4.-26.4.2026." sheetId="10" r:id="rId8"/>
     <sheet name="27.4.-3.5.2026." sheetId="11" r:id="rId9"/>
     <sheet name="4.5. - 10.5.2026." sheetId="13" r:id="rId10"/>
     <sheet name="11.5. - 17.5.2026" sheetId="12" r:id="rId11"/>
     <sheet name="18.5. - 24.5.2026." sheetId="14" r:id="rId12"/>
     <sheet name="25.5. - 31.5.2026." sheetId="15" r:id="rId13"/>
+    <sheet name="ZADNJI TJEDAN " sheetId="16" r:id="rId14"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="47">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Ponedjeljak</t>
   </si>
   <si>
     <t xml:space="preserve">Utorak </t>
   </si>
   <si>
     <t xml:space="preserve">Srijeda </t>
   </si>
   <si>
     <t xml:space="preserve">Četvrtak </t>
   </si>
   <si>
     <t xml:space="preserve">Petak </t>
   </si>
   <si>
     <t xml:space="preserve">Subota </t>
   </si>
   <si>
     <t xml:space="preserve">Nedjelja  </t>
   </si>
   <si>
@@ -173,55 +174,70 @@
   </si>
   <si>
     <t>USKRŠNJI PONEDJELJAK</t>
   </si>
   <si>
     <t>POSLOVNO PRAVO</t>
   </si>
   <si>
     <t>PREZENTACIJSKE I KOMUNIKACIJSKE VJEŠTINE</t>
   </si>
   <si>
     <t xml:space="preserve">1. MAJ </t>
   </si>
   <si>
     <t>IPweek</t>
   </si>
   <si>
     <t>DIPLOMSKI  - II SEMESTAR - Akademska godina 2025/2026 - 1. godina</t>
   </si>
   <si>
     <t>FINANCIJSKI MENADŽMENT - ONLINE</t>
   </si>
   <si>
     <t xml:space="preserve">DIGITALNA EKONOMIJA - IZNIMNO online </t>
   </si>
+  <si>
+    <t>PSIHOLOGIJA ZA MENADŽERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HR KONFERENCIJA </t>
+  </si>
+  <si>
+    <t>PSIHOLOGIJA ZA MENADŽERE - PREZENTACIJE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nadoknade - kolokviji </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIGITALNA EKONOMIJA - biti će potvrđeno </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -285,51 +301,51 @@
     <font>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="72"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -343,50 +359,68 @@
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF7474"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -504,51 +538,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -614,50 +648,62 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -671,102 +717,114 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1024,158 +1082,162 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE75BB9C-6070-4034-B1D3-48C3E52A3A40}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="C23" sqref="C23:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" customWidth="1"/>
     <col min="4" max="4" width="33.28515625" customWidth="1"/>
     <col min="5" max="5" width="32.28515625" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -1447,505 +1509,506 @@
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0233365E-2EC2-4256-BB25-0B17E8E552E6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+      <selection activeCell="G47" sqref="G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="B8" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="61"/>
-[...4 lines deleted...]
-      <c r="H8" s="62"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="68"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="63"/>
-[...5 lines deleted...]
-      <c r="H9" s="65"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="71"/>
     </row>
     <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="63"/>
-[...5 lines deleted...]
-      <c r="H10" s="65"/>
+      <c r="B10" s="69"/>
+      <c r="C10" s="70"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="70"/>
+      <c r="F10" s="70"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="71"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="63"/>
-[...5 lines deleted...]
-      <c r="H11" s="65"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="70"/>
+      <c r="D11" s="70"/>
+      <c r="E11" s="70"/>
+      <c r="F11" s="70"/>
+      <c r="G11" s="70"/>
+      <c r="H11" s="71"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="63"/>
-[...5 lines deleted...]
-      <c r="H12" s="65"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="70"/>
+      <c r="D12" s="70"/>
+      <c r="E12" s="70"/>
+      <c r="F12" s="70"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="71"/>
     </row>
     <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="63"/>
-[...5 lines deleted...]
-      <c r="H13" s="65"/>
+      <c r="B13" s="69"/>
+      <c r="C13" s="70"/>
+      <c r="D13" s="70"/>
+      <c r="E13" s="70"/>
+      <c r="F13" s="70"/>
+      <c r="G13" s="70"/>
+      <c r="H13" s="71"/>
     </row>
     <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="63"/>
-[...5 lines deleted...]
-      <c r="H14" s="65"/>
+      <c r="B14" s="69"/>
+      <c r="C14" s="70"/>
+      <c r="D14" s="70"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="71"/>
     </row>
     <row r="15" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="63"/>
-[...5 lines deleted...]
-      <c r="H15" s="65"/>
+      <c r="B15" s="69"/>
+      <c r="C15" s="70"/>
+      <c r="D15" s="70"/>
+      <c r="E15" s="70"/>
+      <c r="F15" s="70"/>
+      <c r="G15" s="70"/>
+      <c r="H15" s="71"/>
     </row>
     <row r="16" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="63"/>
-[...5 lines deleted...]
-      <c r="H16" s="65"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="70"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="70"/>
+      <c r="F16" s="70"/>
+      <c r="G16" s="70"/>
+      <c r="H16" s="71"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="63"/>
-[...5 lines deleted...]
-      <c r="H17" s="65"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="70"/>
+      <c r="D17" s="70"/>
+      <c r="E17" s="70"/>
+      <c r="F17" s="70"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="71"/>
     </row>
     <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="63"/>
-[...5 lines deleted...]
-      <c r="H18" s="65"/>
+      <c r="B18" s="69"/>
+      <c r="C18" s="70"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="70"/>
+      <c r="F18" s="70"/>
+      <c r="G18" s="70"/>
+      <c r="H18" s="71"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="63"/>
-[...5 lines deleted...]
-      <c r="H19" s="65"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="71"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="63"/>
-[...5 lines deleted...]
-      <c r="H20" s="65"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="70"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="71"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="63"/>
-[...5 lines deleted...]
-      <c r="H21" s="65"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="71"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="63"/>
-[...5 lines deleted...]
-      <c r="H22" s="65"/>
+      <c r="B22" s="69"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="71"/>
     </row>
     <row r="23" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="63"/>
-[...5 lines deleted...]
-      <c r="H23" s="65"/>
+      <c r="B23" s="69"/>
+      <c r="C23" s="70"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="70"/>
+      <c r="F23" s="70"/>
+      <c r="G23" s="70"/>
+      <c r="H23" s="71"/>
     </row>
     <row r="24" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="63"/>
-[...5 lines deleted...]
-      <c r="H24" s="65"/>
+      <c r="B24" s="69"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="70"/>
+      <c r="H24" s="71"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="63"/>
-[...5 lines deleted...]
-      <c r="H25" s="65"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="71"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
-      <c r="B26" s="66"/>
-[...5 lines deleted...]
-      <c r="H26" s="68"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B8:H26"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{877E277B-D51B-4C60-9152-F1BD55111F75}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
-    <col min="3" max="4" width="30.7109375" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" customWidth="1"/>
+    <col min="4" max="4" width="50.28515625" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
-    <col min="6" max="6" width="27.28515625" customWidth="1"/>
-    <col min="7" max="7" width="21.85546875" customWidth="1"/>
+    <col min="6" max="6" width="47" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -2093,288 +2156,284 @@
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="38" t="s">
+      <c r="D20" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...3 lines deleted...]
-      <c r="G20" s="5"/>
+      <c r="G20" s="6"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="38" t="s">
+      <c r="D21" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...3 lines deleted...]
-      <c r="G21" s="5"/>
+      <c r="G21" s="6"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="38" t="s">
+      <c r="D23" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...3 lines deleted...]
-      <c r="G23" s="5"/>
+      <c r="G23" s="6"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="38" t="s">
+      <c r="D24" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+      <c r="G24" s="6"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
       <c r="F25" s="15"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8FFE7F9-E96C-4A64-8ABB-EE4299823C98}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -2522,288 +2581,280 @@
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="38" t="s">
+      <c r="D20" s="14"/>
+      <c r="E20" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="38" t="s">
+      <c r="D21" s="14"/>
+      <c r="E21" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="38" t="s">
+      <c r="D23" s="14"/>
+      <c r="E23" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="38" t="s">
+      <c r="D24" s="14"/>
+      <c r="E24" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
       <c r="F25" s="15"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9C6E31C-C74E-4618-B3B0-2950343769AB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -2951,289 +3002,681 @@
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="38" t="s">
+      <c r="D20" s="14"/>
+      <c r="E20" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="38" t="s">
+      <c r="D21" s="14"/>
+      <c r="E21" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="38" t="s">
+      <c r="D23" s="14"/>
+      <c r="E23" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="38" t="s">
+      <c r="D24" s="14"/>
+      <c r="E24" s="38" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
       <c r="F25" s="15"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:J26"/>
+  <sheetViews>
+    <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="13.7109375" customWidth="1"/>
+    <col min="2" max="2" width="27.140625" customWidth="1"/>
+    <col min="3" max="4" width="30.7109375" customWidth="1"/>
+    <col min="5" max="5" width="32" customWidth="1"/>
+    <col min="6" max="6" width="27.28515625" customWidth="1"/>
+    <col min="7" max="7" width="21.85546875" customWidth="1"/>
+    <col min="8" max="8" width="26.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+    </row>
+    <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="23"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="29"/>
+      <c r="B5" s="30"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="33"/>
+    </row>
+    <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="H6" s="43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+    </row>
+    <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="75" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="7"/>
+    </row>
+    <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="50"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="7"/>
+    </row>
+    <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="53"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="7"/>
+    </row>
+    <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="10"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="10"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="14"/>
+    </row>
+    <row r="15" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="7"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="7"/>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="7"/>
+    </row>
+    <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="7"/>
+    </row>
+    <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="7"/>
+    </row>
+    <row r="21" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="7"/>
+    </row>
+    <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="7"/>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="7"/>
+    </row>
+    <row r="24" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+    </row>
+    <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="16"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="13">
+        <v>0.85416666666666663</v>
+      </c>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="B8:G10"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12B8429A-9147-47FC-8BA6-3286BA3059FB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.5703125" customWidth="1"/>
     <col min="4" max="4" width="33.7109375" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -3516,153 +3959,153 @@
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{768E2F29-CC01-431D-B1B6-B4FE06730C02}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="D42" sqref="D42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="28.85546875" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -3945,1377 +4388,1376 @@
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63557910-106A-4BE7-897B-2A096CE00087}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+      <selection activeCell="E42" sqref="E42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" customWidth="1"/>
-    <col min="3" max="4" width="30.7109375" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" customWidth="1"/>
+    <col min="4" max="4" width="32.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
-      <c r="E8" s="43" t="s">
+      <c r="E8" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="44"/>
-      <c r="G8" s="45"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="49"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
-      <c r="E9" s="46"/>
-[...1 lines deleted...]
-      <c r="G9" s="48"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="52"/>
       <c r="H9" s="7"/>
     </row>
     <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="8"/>
-      <c r="E10" s="46"/>
-[...1 lines deleted...]
-      <c r="G10" s="48"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="52"/>
       <c r="H10" s="7"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E11" s="46"/>
-[...1 lines deleted...]
-      <c r="G11" s="48"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="52"/>
       <c r="H11" s="7"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="8"/>
-      <c r="E12" s="46"/>
-[...1 lines deleted...]
-      <c r="G12" s="48"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="52"/>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-      <c r="E13" s="46"/>
-[...1 lines deleted...]
-      <c r="G13" s="48"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="52"/>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-      <c r="E14" s="46"/>
-[...1 lines deleted...]
-      <c r="G14" s="48"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="52"/>
       <c r="H14" s="14"/>
     </row>
     <row r="15" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="E15" s="46"/>
-[...1 lines deleted...]
-      <c r="G15" s="48"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="52"/>
       <c r="H15" s="7"/>
     </row>
     <row r="16" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
-      <c r="E16" s="46"/>
-[...1 lines deleted...]
-      <c r="G16" s="48"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="52"/>
       <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
-      <c r="E17" s="46"/>
-[...1 lines deleted...]
-      <c r="G17" s="48"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="52"/>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
-      <c r="E18" s="46"/>
-[...1 lines deleted...]
-      <c r="G18" s="48"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="52"/>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E19" s="46"/>
-[...1 lines deleted...]
-      <c r="G19" s="48"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="52"/>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="36" t="s">
-[...10 lines deleted...]
-      <c r="G20" s="48"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="50"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="52"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="36" t="s">
-[...10 lines deleted...]
-      <c r="G21" s="48"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="50"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="52"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="12"/>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="E22" s="46"/>
-[...1 lines deleted...]
-      <c r="G22" s="48"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="52"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="36" t="s">
-[...10 lines deleted...]
-      <c r="G23" s="48"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" s="50"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="52"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="36" t="s">
-[...10 lines deleted...]
-      <c r="G24" s="48"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" s="50"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="52"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
-      <c r="E25" s="46"/>
-[...1 lines deleted...]
-      <c r="G25" s="48"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="51"/>
+      <c r="G25" s="52"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
-      <c r="E26" s="49"/>
-[...1 lines deleted...]
-      <c r="G26" s="51"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="55"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E8:G26"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="56" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4F6172E-41EE-45F2-8F81-7A8F48770D93}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="C20" sqref="C20:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
-      <c r="H8" s="52" t="s">
+      <c r="H8" s="56" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
-      <c r="H9" s="53"/>
+      <c r="H9" s="57"/>
     </row>
     <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
       <c r="F10" s="5"/>
       <c r="G10" s="10"/>
-      <c r="H10" s="53"/>
+      <c r="H10" s="57"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="H11" s="53"/>
+      <c r="H11" s="57"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="5"/>
       <c r="G12" s="10"/>
-      <c r="H12" s="53"/>
+      <c r="H12" s="57"/>
     </row>
     <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="8"/>
       <c r="F13" s="5"/>
       <c r="G13" s="10"/>
-      <c r="H13" s="53"/>
+      <c r="H13" s="57"/>
     </row>
     <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
-      <c r="H14" s="53"/>
+      <c r="H14" s="57"/>
     </row>
     <row r="15" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="H15" s="53"/>
+      <c r="H15" s="57"/>
     </row>
     <row r="16" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
-      <c r="H16" s="53"/>
+      <c r="H16" s="57"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
-      <c r="H17" s="53"/>
+      <c r="H17" s="57"/>
     </row>
     <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
-      <c r="H18" s="53"/>
+      <c r="H18" s="57"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="H19" s="53"/>
+      <c r="H19" s="57"/>
     </row>
     <row r="20" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="34" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="35" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
-      <c r="H20" s="53"/>
+      <c r="H20" s="57"/>
     </row>
     <row r="21" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="34" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="35" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
-      <c r="H21" s="53"/>
+      <c r="H21" s="57"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="H22" s="53"/>
+      <c r="H22" s="57"/>
     </row>
     <row r="23" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
-      <c r="H23" s="53"/>
+      <c r="H23" s="57"/>
     </row>
     <row r="24" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="34" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
-      <c r="H24" s="53"/>
+      <c r="H24" s="57"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
       <c r="F25" s="15"/>
       <c r="G25" s="6"/>
-      <c r="H25" s="53"/>
+      <c r="H25" s="57"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
-      <c r="H26" s="54"/>
+      <c r="H26" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="H8:H26"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01AC6486-0238-408C-9857-4A1EBEEC019B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="59" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="56"/>
+      <c r="B9" s="60"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
     <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="56"/>
+      <c r="B10" s="60"/>
       <c r="C10" s="5"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
       <c r="F10" s="5"/>
       <c r="G10" s="10"/>
       <c r="H10" s="7"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="56"/>
+      <c r="B11" s="60"/>
       <c r="C11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="7"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="56"/>
+      <c r="B12" s="60"/>
       <c r="C12" s="5"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="5"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="56"/>
+      <c r="B13" s="60"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="8"/>
       <c r="F13" s="5"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="56"/>
+      <c r="B14" s="60"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="14"/>
     </row>
     <row r="15" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="56"/>
+      <c r="B15" s="60"/>
       <c r="C15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="7"/>
     </row>
     <row r="16" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="56"/>
+      <c r="B16" s="60"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="56"/>
+      <c r="B17" s="60"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="56"/>
+      <c r="B18" s="60"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="56"/>
+      <c r="B19" s="60"/>
       <c r="C19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="7"/>
     </row>
-    <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="56"/>
+      <c r="B20" s="60"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
-      <c r="E20" s="6"/>
+      <c r="E20" s="39" t="s">
+        <v>42</v>
+      </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="7"/>
     </row>
-    <row r="21" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="56"/>
+      <c r="B21" s="60"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
-      <c r="E21" s="6"/>
+      <c r="E21" s="39" t="s">
+        <v>42</v>
+      </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="56"/>
+      <c r="B22" s="60"/>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="56"/>
+      <c r="B23" s="60"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="56"/>
+      <c r="B24" s="60"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="57"/>
+      <c r="B25" s="61"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
       <c r="F25" s="15"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B8:B25"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAECC24D-BB9C-4474-AFD9-530A7C5F54ED}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="26.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -5460,291 +5902,283 @@
       </c>
       <c r="C19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="34" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="C20" s="41"/>
+      <c r="D20" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="62" t="s">
+        <v>43</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="34" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C21" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="11" t="s">
+      <c r="C22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="34" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="C23" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="62" t="s">
+        <v>43</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="34" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C24" s="41"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
       <c r="F25" s="15"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="13">
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0000C2A2-63D9-4B1B-8EB4-E6B825EBFC27}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
-    <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView tabSelected="1" zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
+      <selection activeCell="V11" sqref="V11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
@@ -5893,631 +6327,624 @@
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="35" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="35" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="35" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="35" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
       <c r="F25" s="15"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{785CE81E-7759-4BAF-BD25-768B691DE5C4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:J26"/>
   <sheetViews>
-    <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView topLeftCell="A2" zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
+      <selection activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" customWidth="1"/>
     <col min="8" max="8" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40"/>
-[...8 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="41"/>
-[...8 lines deleted...]
-      <c r="J3" s="41"/>
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A4" s="21"/>
       <c r="B4" s="22"/>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="27"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="32"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="30"/>
       <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="39"/>
-[...5 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
-      <c r="F8" s="58" t="s">
+      <c r="F8" s="64" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
-      <c r="F9" s="59"/>
+      <c r="F9" s="65"/>
       <c r="G9" s="5"/>
       <c r="H9" s="7"/>
     </row>
     <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
-      <c r="F10" s="59"/>
+      <c r="F10" s="65"/>
       <c r="G10" s="10"/>
       <c r="H10" s="7"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="F11" s="59"/>
+      <c r="F11" s="65"/>
       <c r="G11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="7"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
-      <c r="F12" s="59"/>
+      <c r="F12" s="65"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="8"/>
-      <c r="F13" s="59"/>
+      <c r="F13" s="65"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="10"/>
-      <c r="F14" s="59"/>
+      <c r="F14" s="65"/>
       <c r="G14" s="10"/>
       <c r="H14" s="14"/>
     </row>
     <row r="15" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="F15" s="59"/>
+      <c r="F15" s="65"/>
       <c r="G15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="7"/>
     </row>
     <row r="16" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="10"/>
-      <c r="F16" s="59"/>
+      <c r="F16" s="65"/>
       <c r="G16" s="10"/>
       <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="10"/>
-      <c r="F17" s="59"/>
+      <c r="F17" s="65"/>
       <c r="G17" s="10"/>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="10"/>
-      <c r="F18" s="59"/>
+      <c r="F18" s="65"/>
       <c r="G18" s="10"/>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="F19" s="59"/>
+      <c r="F19" s="65"/>
       <c r="G19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="38" t="s">
+      <c r="D20" s="14"/>
+      <c r="E20" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="59"/>
+      <c r="F20" s="65"/>
       <c r="G20" s="5"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="38" t="s">
+      <c r="D21" s="14"/>
+      <c r="E21" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="59"/>
+      <c r="F21" s="65"/>
       <c r="G21" s="5"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="F22" s="59"/>
+      <c r="F22" s="65"/>
       <c r="G22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="38" t="s">
+      <c r="D23" s="14"/>
+      <c r="E23" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="59"/>
+      <c r="F23" s="65"/>
       <c r="G23" s="5"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="38" t="s">
+      <c r="D24" s="14"/>
+      <c r="E24" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="59"/>
+      <c r="F24" s="65"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="20"/>
       <c r="D25" s="15"/>
       <c r="E25" s="17"/>
-      <c r="F25" s="59"/>
+      <c r="F25" s="65"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>0.85416666666666663</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
-      <c r="F26" s="60"/>
+      <c r="F26" s="66"/>
       <c r="G26" s="18"/>
       <c r="H26" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F8:F26"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>2.3. - 8.3.2026.</vt:lpstr>
       <vt:lpstr>9.3. - 15.3.2026.</vt:lpstr>
       <vt:lpstr>16.3. -22.3.2026.</vt:lpstr>
       <vt:lpstr>23.3.-29.3.2026.</vt:lpstr>
       <vt:lpstr>30.3. - 5.4.2026.</vt:lpstr>
       <vt:lpstr>6.4. - 12.4.2026.</vt:lpstr>
       <vt:lpstr>13.4.-19.4.2026.</vt:lpstr>
       <vt:lpstr>20.4.-26.4.2026.</vt:lpstr>
       <vt:lpstr>27.4.-3.5.2026.</vt:lpstr>
       <vt:lpstr>4.5. - 10.5.2026.</vt:lpstr>
       <vt:lpstr>11.5. - 17.5.2026</vt:lpstr>
       <vt:lpstr>18.5. - 24.5.2026.</vt:lpstr>
       <vt:lpstr>25.5. - 31.5.2026.</vt:lpstr>
+      <vt:lpstr>ZADNJI TJEDAN </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nika Ostojić</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>